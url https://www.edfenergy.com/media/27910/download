--- v0 (2026-02-26)
+++ v1 (2026-04-24)
@@ -1,537 +1,640 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://edfenergynnb-my.sharepoint.com/personal/daniel_barratt_edfenergy_com/Documents/Dan My Documents/My Documents/Brand/Customer Comms/AAA DAN COMMS/COMMS FOLDERS/NEW SUPPLY/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="395" documentId="8_{C09C22A8-F235-4061-9308-525228C8840E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D92E744F-973C-475F-9D70-9ED9C8CDDE20}"/>
+  <xr:revisionPtr revIDLastSave="1132" documentId="8_{C09C22A8-F235-4061-9308-525228C8840E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C7C83F53-BA43-4395-9C4D-9BC2D3DA034F}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="1416" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="1416" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Guide" sheetId="2" r:id="rId1"/>
     <sheet name="Complete your details" sheetId="1" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="BlankList">'Complete your details'!$Y$32</definedName>
+    <definedName name="HighOptions">'Complete your details'!$Y$30</definedName>
+    <definedName name="LowOptions">'Complete your details'!$Y$27:$Y$28</definedName>
+    <definedName name="MeterTypes">'Complete your details'!$Y$28:$Y$30</definedName>
+    <definedName name="Phases">'Complete your details'!$Y$28:$Y$30</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="Q7" i="1" l="1"/>
+  <c r="Q8" i="1"/>
+  <c r="Q9" i="1"/>
+  <c r="Q10" i="1"/>
+  <c r="Q11" i="1"/>
+  <c r="Q12" i="1"/>
+  <c r="Q13" i="1"/>
+  <c r="Q14" i="1"/>
+  <c r="Q15" i="1"/>
+  <c r="Q16" i="1"/>
+  <c r="Q17" i="1"/>
+  <c r="Q18" i="1"/>
+  <c r="Q19" i="1"/>
+  <c r="Q20" i="1"/>
+  <c r="Q21" i="1"/>
+  <c r="Q22" i="1"/>
+  <c r="Q23" i="1"/>
+  <c r="Q24" i="1"/>
+  <c r="Q25" i="1"/>
+  <c r="Q26" i="1"/>
+  <c r="Q27" i="1"/>
+  <c r="Q28" i="1"/>
+  <c r="Q29" i="1"/>
+  <c r="Q30" i="1"/>
+  <c r="Q31" i="1"/>
+  <c r="Q32" i="1"/>
+  <c r="Q33" i="1"/>
+  <c r="Q34" i="1"/>
+  <c r="Q35" i="1"/>
+  <c r="Q36" i="1"/>
+  <c r="Q37" i="1"/>
+  <c r="Q38" i="1"/>
+  <c r="Q39" i="1"/>
+  <c r="Q40" i="1"/>
+  <c r="Q41" i="1"/>
+  <c r="Q42" i="1"/>
+  <c r="Q43" i="1"/>
+  <c r="Q44" i="1"/>
+  <c r="Q45" i="1"/>
+  <c r="Q46" i="1"/>
+  <c r="Q47" i="1"/>
+  <c r="Q48" i="1"/>
+  <c r="Q49" i="1"/>
+  <c r="Q50" i="1"/>
+  <c r="Q51" i="1"/>
+  <c r="Q52" i="1"/>
+  <c r="Q53" i="1"/>
+  <c r="Q54" i="1"/>
+  <c r="Q55" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="M8" i="1"/>
+  <c r="M9" i="1"/>
+  <c r="M10" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="M12" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="M17" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="M19" i="1"/>
+  <c r="M20" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="M22" i="1"/>
+  <c r="M23" i="1"/>
+  <c r="M24" i="1"/>
+  <c r="M25" i="1"/>
+  <c r="M26" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="M28" i="1"/>
+  <c r="M29" i="1"/>
+  <c r="M30" i="1"/>
+  <c r="M31" i="1"/>
+  <c r="M32" i="1"/>
+  <c r="M33" i="1"/>
+  <c r="M34" i="1"/>
+  <c r="M35" i="1"/>
+  <c r="M36" i="1"/>
+  <c r="M37" i="1"/>
+  <c r="M38" i="1"/>
+  <c r="M39" i="1"/>
+  <c r="M40" i="1"/>
+  <c r="M41" i="1"/>
+  <c r="M42" i="1"/>
+  <c r="M43" i="1"/>
+  <c r="M44" i="1"/>
+  <c r="M45" i="1"/>
+  <c r="M46" i="1"/>
+  <c r="M47" i="1"/>
+  <c r="M48" i="1"/>
+  <c r="M49" i="1"/>
+  <c r="M50" i="1"/>
+  <c r="M51" i="1"/>
+  <c r="M52" i="1"/>
+  <c r="M53" i="1"/>
+  <c r="M54" i="1"/>
+  <c r="M55" i="1"/>
+</calcChain>
+</file>
+
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
+    <author>SMITH7E</author>
     <author>Edmonds, Paul</author>
-    <author>SMITH7E</author>
     <author>Barratt, Daniel</author>
   </authors>
   <commentList>
-    <comment ref="A4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
-[...12 lines deleted...]
-    <comment ref="C4" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
+    <comment ref="B5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">Add each line of the address and postcode where the metering is required
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="I4" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
+    <comment ref="H5" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Please indicate the size of the supply in amps</t>
+          <t>Your Meter Point Administration Number (MPAN) is shown on your DNO paperwork</t>
         </r>
       </text>
     </comment>
-    <comment ref="J4" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
+    <comment ref="I5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">Please indicate if the supply is Low Voltage (LV), Low Voltage Substaion (LVS), High Voltage (HV) or Extra High Voltage (EHV)
-</t>
+          <t>Please add the size of the supply in amps. This will be shown on your DNO paperwork</t>
         </r>
       </text>
     </comment>
-    <comment ref="K4" authorId="1" shapeId="0" xr:uid="{95E87DA9-022B-441D-B3B8-0CA9FB17A358}">
+    <comment ref="J5" authorId="0" shapeId="0" xr:uid="{95E87DA9-022B-441D-B3B8-0CA9FB17A358}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">Please indicate the KVA. Generally speaking 100 amps supplies are between 0 -72 KVA and 200 amp supplies or larger are 72KVA or greater
+          <t xml:space="preserve">Please add the KVA. This will be shown on your DNO paperwork. (Generally speaking 100 amps supplies are between 0 -72 KVA and 200 amp supplies or larger are 72KVA or greater)
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="L4" authorId="2" shapeId="0" xr:uid="{C81D233D-0630-4408-97BD-7866D523935B}">
+    <comment ref="K5" authorId="2" shapeId="0" xr:uid="{494394F7-1CED-4CD0-AB95-9EF73831BA01}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Current Transformer metering (100 amps or over). This will be confirmed by your DNO</t>
+          <t>Add your Estimated Annual Consumption (units of electricity you think you'll use over a year)</t>
         </r>
       </text>
     </comment>
-    <comment ref="M4" authorId="2" shapeId="0" xr:uid="{4F4C7B4D-8183-4FA4-806E-6BC921D983DD}">
+    <comment ref="L5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="8"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">Please add the supply voltage. This will be shown on your DNO paperwork
+</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="N5" authorId="2" shapeId="0" xr:uid="{35A54EFD-AB67-40E6-84B6-1640B95FA511}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Voltage Transformer metering (High or Extra High Voltage). This will be confirmed by your DNO</t>
+          <t xml:space="preserve">Please indicate the type of metering required. 
+</t>
         </r>
       </text>
     </comment>
-    <comment ref="N4" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
+    <comment ref="O5" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t xml:space="preserve">Please indicate the type of metering required -
-[...1 lines deleted...]
-whole current single phase AMR, whole current three phase,  whole current three phase AMR or Half Hourly CT metering
+          <t xml:space="preserve">Please indicate the type of metering required.
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="O4" authorId="1" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
+    <comment ref="P5" authorId="2" shapeId="0" xr:uid="{C81D233D-0630-4408-97BD-7866D523935B}">
       <text>
         <r>
           <rPr>
-            <sz val="8"/>
+            <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
-          <t>Unless you're requesting a Smart connection, you'll need to have a MOP contract. Please add your MOP details here</t>
+          <t>Current Transformer metering (100 amps or over). This will be shown on your DNO paperwork</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="Q5" authorId="2" shapeId="0" xr:uid="{4F4C7B4D-8183-4FA4-806E-6BC921D983DD}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Voltage Transformer metering (High or Extra High Voltage). This will be shown on your DNO paperwork in the following format: number/number</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="R5" authorId="2" shapeId="0" xr:uid="{B7ED4A31-7064-4128-B187-4C60DBCC66C8}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Add you wiring configuration for High or Extra High Voltage connections if you know it</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="S5" authorId="2" shapeId="0" xr:uid="{0217E7A3-E4A1-4771-9F00-D2A01F278A6E}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Tahoma"/>
+            <family val="2"/>
+          </rPr>
+          <t>Add your Code of Practice indicator for your Half-Hourly meter. Choose from 1,2,3 or 5 for HV, or 1,2,3 for EHV</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="68">
   <si>
     <t>MPAN</t>
   </si>
   <si>
     <t>KVA</t>
   </si>
   <si>
     <t>Voltage</t>
   </si>
   <si>
-    <t>Type of Meter</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">We may not be able to complete your request if anything is missing. </t>
   </si>
   <si>
-    <t>Is your supply cabling in place?</t>
-[...58 lines deleted...]
-  <si>
     <t xml:space="preserve">      •</t>
-  </si>
-[...84 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">You'll find most of the information you need on the paperwork provided by your </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Distribution Network Operator (DNO)</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
     <t>Ready to complete your details?</t>
   </si>
   <si>
+    <t>Please check with your operator for exact charges.</t>
+  </si>
+  <si>
+    <t>Amps</t>
+  </si>
+  <si>
+    <t>CT ratio</t>
+  </si>
+  <si>
+    <t>New connection</t>
+  </si>
+  <si>
+    <t>Supply upgrade</t>
+  </si>
+  <si>
+    <t>Supply downgrade</t>
+  </si>
+  <si>
+    <t>Found meter</t>
+  </si>
+  <si>
+    <t>Request type</t>
+  </si>
+  <si>
+    <t>We may monitor and/or record calls for security, quality, or training purposes.</t>
+  </si>
+  <si>
+    <t>Meter required</t>
+  </si>
+  <si>
+    <t>Single phase</t>
+  </si>
+  <si>
+    <t>3 phase</t>
+  </si>
+  <si>
+    <t>3 phase CT</t>
+  </si>
+  <si>
+    <t>Half-hourly</t>
+  </si>
+  <si>
+    <t>Smart</t>
+  </si>
+  <si>
+    <t>AMR</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>EAC</t>
+  </si>
+  <si>
+    <t>Multiple new connections request</t>
+  </si>
+  <si>
+    <t>Before you complete your multiple new connections template</t>
+  </si>
+  <si>
+    <t>Use this template to record all your details</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Get ready to include all the essential details we need. </t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">For any projects larger than 50 supplies, please call us on </t>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Requesting connections for more than one customer?</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> You'll need to complete a separate </t>
+    </r>
+  </si>
+  <si>
+    <t>New Connections Form for each customer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calls to 0845 numbers will cost up to 7p per minute plus your standard network charges. </t>
+  </si>
+  <si>
+    <t>The price of calls may vary with other operators and calls from mobiles may be considerably higher.</t>
+  </si>
+  <si>
+    <t>*Please visit our website to view our opening times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Once completed, attach this template to your </t>
+  </si>
+  <si>
+    <t>New Connections Form</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For lots of helpful advice, </t>
+  </si>
+  <si>
+    <t>check out our New Connections page</t>
+  </si>
+  <si>
+    <t>For any projects larger than 50 supplies, please call us</t>
+  </si>
+  <si>
+    <t>Getting in touch</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Need help? Call us on </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>0845 366 3664*</t>
     </r>
-  </si>
-[...60 lines deleted...]
-    </r>
     <r>
       <rPr>
-        <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>0845 366 3664*</t>
+      <t>.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">You can request up to 50 new connections on this form </t>
-[...23 lines deleted...]
-    <t>* Please visit our website to view our opening times.</t>
+    <t xml:space="preserve">You can request up to 50 new connections on this template </t>
+  </si>
+  <si>
+    <t>Only complete this template if you want EDF to be your energy supplier</t>
+  </si>
+  <si>
+    <t>Additonal Information</t>
+  </si>
+  <si>
+    <t>Meter Type</t>
+  </si>
+  <si>
+    <t>Supply address line 1</t>
+  </si>
+  <si>
+    <t>Supply address line 2</t>
+  </si>
+  <si>
+    <t>Supply address line 3</t>
+  </si>
+  <si>
+    <t>Supply town</t>
+  </si>
+  <si>
+    <t>Supply county</t>
+  </si>
+  <si>
+    <t>Supply postcode</t>
+  </si>
+  <si>
+    <t>Low_230/415v</t>
+  </si>
+  <si>
+    <t>High_6600/11000v</t>
+  </si>
+  <si>
+    <t>Extra_high_(above_11000v)</t>
+  </si>
+  <si>
+    <t>Meter wiring configuration</t>
+  </si>
+  <si>
+    <t>CoP rating (HH only)</t>
+  </si>
+  <si>
+    <t>VT ratio (HV or EHV)</t>
+  </si>
+  <si>
+    <t>3 phase, 3 wire</t>
+  </si>
+  <si>
+    <t>3 phase, 4 wire</t>
+  </si>
+  <si>
+    <t>Supply details</t>
+  </si>
+  <si>
+    <t>Technical details</t>
+  </si>
+  <si>
+    <t>Half-hourly CT</t>
+  </si>
+  <si>
+    <t>Half-hourly WC</t>
+  </si>
+  <si>
+    <t>Site contact name</t>
+  </si>
+  <si>
+    <t>Site contact tel</t>
+  </si>
+  <si>
+    <t>Site contact email</t>
+  </si>
+  <si>
+    <t>Additional information</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -565,370 +668,351 @@
       <color rgb="FF213972"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FFCB2C00"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FFCB2C00"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
-[...1 lines deleted...]
-      <color rgb="FFCB2C00"/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF861D"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFE5716"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="1">
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFCB2C00"/>
       <color rgb="FFFF861D"/>
       <color rgb="FFFE5716"/>
+      <color rgb="FFCB2C00"/>
       <color rgb="FF213972"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>22861</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>104140</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>457201</xdr:colOff>
+      <xdr:colOff>455931</xdr:colOff>
       <xdr:row>4</xdr:row>
-      <xdr:rowOff>99093</xdr:rowOff>
+      <xdr:rowOff>96553</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1205354D-49E7-1508-4C9A-EB266F32F682}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="259081" y="264160"/>
           <a:ext cx="1082040" cy="457233"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="oneCell">
-[...98 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>190500</xdr:colOff>
+      <xdr:colOff>236220</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>228600</xdr:rowOff>
+      <xdr:rowOff>251460</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1278890</xdr:colOff>
+      <xdr:colOff>1320800</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>707423</xdr:rowOff>
+      <xdr:rowOff>748063</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DE4BD0C-F098-4D84-B41A-319792B538C3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="190500" y="228600"/>
-          <a:ext cx="1088390" cy="463583"/>
+          <a:off x="236220" y="251460"/>
+          <a:ext cx="1090930" cy="481363"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1186,1406 +1270,2094 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:MOPCustomerService@edfenergy.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edfenergy.com/large-business/glossary" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edfenergy.com/large-business/customers/dno-distribution-network-operators" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edfenergy.com/help-support/contact-us?tab=large-business" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edfenergy.com/large-business/customers/dno-distribution-network-operators" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hello@edfenergy.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edfenergy.com/large-business/new-connection-application" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edfenergy.com/large-business/new-connection-application" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edfenergy.com/help-support/contact-us?tab=large-business" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93E519BE-13D9-4DF6-A07A-8E28AC06930E}">
-  <dimension ref="B7:I67"/>
+  <dimension ref="B7:L30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E3" sqref="E3"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.36328125" customWidth="1"/>
     <col min="2" max="2" width="3.90625" customWidth="1"/>
     <col min="3" max="3" width="5.36328125" customWidth="1"/>
-    <col min="4" max="4" width="17.81640625" customWidth="1"/>
+    <col min="4" max="4" width="10.90625" customWidth="1"/>
+    <col min="5" max="5" width="12.6328125" customWidth="1"/>
+    <col min="6" max="6" width="7.08984375" customWidth="1"/>
+    <col min="7" max="7" width="7.54296875" customWidth="1"/>
+    <col min="9" max="9" width="3.26953125" customWidth="1"/>
+    <col min="12" max="12" width="4.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="7" spans="2:3" ht="23" x14ac:dyDescent="0.5">
-      <c r="B7" s="6" t="s">
+    <row r="7" spans="2:12" ht="23" x14ac:dyDescent="0.5">
+      <c r="B7" s="4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="2:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="10"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+    </row>
+    <row r="9" spans="2:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="8"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+    </row>
+    <row r="10" spans="2:12" ht="15.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="2:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="12" spans="2:12" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="1"/>
+    </row>
+    <row r="13" spans="2:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="3" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="3" t="s">
+      <c r="C13" s="1" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="9" spans="2:3" ht="13" customHeight="1" x14ac:dyDescent="0.3">
-[...44 lines deleted...]
-      <c r="B17" s="4" t="s">
+    <row r="14" spans="2:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="2:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="3"/>
+      <c r="C15" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="18" spans="2:9" x14ac:dyDescent="0.25">
-      <c r="B18" s="3" t="s">
+    <row r="19" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+    </row>
+    <row r="22" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="3"/>
+      <c r="C22" s="1"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="8"/>
+      <c r="I22" s="8"/>
+    </row>
+    <row r="23" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="C23" s="1"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+    </row>
+    <row r="24" spans="2:9" ht="14.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="G24" s="8"/>
+      <c r="H24" s="8"/>
+      <c r="I24" s="8"/>
+    </row>
+    <row r="25" spans="2:9" ht="5.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B26" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="24"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="24"/>
+    </row>
+    <row r="27" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B27" s="5" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="28" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B28" s="5" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B29" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B30" s="5" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="2:9" x14ac:dyDescent="0.25">
-[...241 lines deleted...]
-    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="hkr9WoCXm3F5pxcWkmePAnGDZI0f9CIrphR1x+5x4IpSYswFhNar71At7QcYbYT1qmGkOBnmWo9iRCnBTBhOCg==" saltValue="QnM4tKO/ShGQXFAxPZ9d7g==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...4 lines deleted...]
-    <mergeCell ref="B64:E64"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="f9cWnZH93oy9mF9EWUPQC1NrCXQKNfJjSnJ4ccw0pVnHOma9fvaJAgOGflDtY+/+mJBDTupz8Q/XC2EqKpg/VQ==" saltValue="+6mxtLsTsn3P3zuMCuqFLA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="3">
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="G21:I21"/>
+    <mergeCell ref="E9:H9"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="B20" r:id="rId1" xr:uid="{1C6D194D-F4C3-44FE-943B-38D20FAAA0FC}"/>
-[...4 lines deleted...]
-    <hyperlink ref="B64:E64" r:id="rId6" display="* Please visit our website to view our opening times. " xr:uid="{BF680799-507A-481B-A376-237230A36B22}"/>
+    <hyperlink ref="B26:E26" r:id="rId1" display="*Please visit our website to view our opening times" xr:uid="{9A9B9AD1-99C2-4881-B299-F4ED074EAFA9}"/>
+    <hyperlink ref="E9:G9" r:id="rId2" display="check out our New Connections page " xr:uid="{9F19E31B-0E6F-42C8-958A-E5D6802F79FF}"/>
+    <hyperlink ref="G21:I21" r:id="rId3" display="New Connections Form" xr:uid="{DFBE4E35-4D98-44F9-96A5-6CDB1AF3B2CD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <drawing r:id="rId7"/>
+  <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:R53"/>
+  <dimension ref="A1:AA55"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="B57" sqref="B57"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="13" width="20.36328125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="46.90625" customWidth="1"/>
+    <col min="1" max="12" width="20.36328125" customWidth="1"/>
+    <col min="13" max="13" width="20.36328125" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="24.90625" customWidth="1"/>
+    <col min="15" max="15" width="25.6328125" customWidth="1"/>
+    <col min="16" max="17" width="20.36328125" customWidth="1"/>
+    <col min="18" max="19" width="24.6328125" customWidth="1"/>
+    <col min="20" max="22" width="29.08984375" customWidth="1"/>
+    <col min="23" max="23" width="46.90625" customWidth="1"/>
+    <col min="24" max="24" width="8.7265625" style="6"/>
+    <col min="25" max="25" width="8.7265625" style="20"/>
+    <col min="26" max="27" width="8.7265625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="72" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A2" s="6" t="s">
+    <row r="1" spans="1:27" ht="72" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:27" s="14" customFormat="1" ht="23" x14ac:dyDescent="0.5">
+      <c r="A2" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="X2" s="15"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="15"/>
+      <c r="AA2" s="15"/>
+    </row>
+    <row r="3" spans="1:27" s="14" customFormat="1" ht="4.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A3" s="4"/>
+      <c r="C3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="X3" s="15"/>
+      <c r="Y3" s="21"/>
+      <c r="Z3" s="15"/>
+      <c r="AA3" s="15"/>
+    </row>
+    <row r="4" spans="1:27" s="6" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="27" t="s">
+        <v>61</v>
+      </c>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27"/>
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27"/>
+      <c r="S4" s="27"/>
+      <c r="T4" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="Y4" s="20"/>
+    </row>
+    <row r="5" spans="1:27" s="19" customFormat="1" ht="13" x14ac:dyDescent="0.3">
+      <c r="A5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="J5" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="L5" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="M5" s="17"/>
+      <c r="N5" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="O5" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q5" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="R5" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="S5" s="17" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="6"/>
-[...8 lines deleted...]
-      <c r="B4" s="14" t="s">
+      <c r="T5" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="U5" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="V5" s="16" t="s">
         <v>66</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="W5" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="X5" s="18"/>
+      <c r="Y5" s="22"/>
+      <c r="Z5" s="18"/>
+      <c r="AA5" s="18"/>
+    </row>
+    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A6" s="7"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="12"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="7"/>
+      <c r="R6" s="7"/>
+      <c r="S6" s="13"/>
+      <c r="T6" s="11"/>
+      <c r="U6" s="11"/>
+      <c r="V6" s="11"/>
+      <c r="W6" s="11"/>
+      <c r="Y6" s="20" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A7" s="7"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="11"/>
+      <c r="M7" s="7" t="b">
+        <f t="shared" ref="M7:M55" si="0">OR(L7="High_11000v", L7="Extra_high_33000v")</f>
+        <v>0</v>
+      </c>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="7" t="str">
+        <f t="shared" ref="Q7:Q55" si="1">IF(L7="", "", IF(L7="Extra_high_33000v", "", "N/A"))</f>
+        <v/>
+      </c>
+      <c r="R7" s="7"/>
+      <c r="S7" s="13"/>
+      <c r="T7" s="7"/>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
+      <c r="W7" s="7"/>
+      <c r="Y7" s="20" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="12"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="11"/>
+      <c r="M8" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
+      <c r="P8" s="7"/>
+      <c r="Q8" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R8" s="7"/>
+      <c r="S8" s="13"/>
+      <c r="T8" s="7"/>
+      <c r="U8" s="7"/>
+      <c r="V8" s="7"/>
+      <c r="W8" s="7"/>
+      <c r="Y8" s="20" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="12"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="11"/>
+      <c r="M9" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="7"/>
+      <c r="O9" s="7"/>
+      <c r="P9" s="7"/>
+      <c r="Q9" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R9" s="7"/>
+      <c r="S9" s="13"/>
+      <c r="T9" s="7"/>
+      <c r="U9" s="7"/>
+      <c r="V9" s="7"/>
+      <c r="W9" s="7"/>
+      <c r="Y9" s="20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R10" s="7"/>
+      <c r="S10" s="13"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
+      <c r="V10" s="7"/>
+      <c r="W10" s="7"/>
+    </row>
+    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A11" s="7"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R11" s="7"/>
+      <c r="S11" s="13"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7"/>
+      <c r="V11" s="7"/>
+      <c r="W11" s="7"/>
+      <c r="Y11" s="20" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R12" s="7"/>
+      <c r="S12" s="13"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7"/>
+      <c r="V12" s="7"/>
+      <c r="W12" s="7"/>
+      <c r="Y12" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="D4" s="14" t="s">
+    </row>
+    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R13" s="7"/>
+      <c r="S13" s="13"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="7"/>
+      <c r="V13" s="7"/>
+      <c r="W13" s="7"/>
+      <c r="Y13" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="E4" s="14" t="s">
-[...14 lines deleted...]
-      <c r="J4" s="14" t="s">
+    </row>
+    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
+      <c r="P14" s="7"/>
+      <c r="Q14" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R14" s="7"/>
+      <c r="S14" s="13"/>
+      <c r="T14" s="7"/>
+      <c r="U14" s="7"/>
+      <c r="V14" s="7"/>
+      <c r="W14" s="7"/>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A15" s="7"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R15" s="7"/>
+      <c r="S15" s="13"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="Y15" s="20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R16" s="7"/>
+      <c r="S16" s="13"/>
+      <c r="T16" s="7"/>
+      <c r="U16" s="7"/>
+      <c r="V16" s="7"/>
+      <c r="W16" s="7"/>
+      <c r="Y16" s="20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="11"/>
+      <c r="M17" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R17" s="7"/>
+      <c r="S17" s="13"/>
+      <c r="T17" s="7"/>
+      <c r="U17" s="7"/>
+      <c r="V17" s="7"/>
+      <c r="W17" s="7"/>
+      <c r="Y17" s="20" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R18" s="7"/>
+      <c r="S18" s="13"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="Y18" s="20" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A19" s="7"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R19" s="7"/>
+      <c r="S19" s="13"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+    </row>
+    <row r="20" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A20" s="7"/>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R20" s="7"/>
+      <c r="S20" s="13"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="Y20" s="20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A21" s="7"/>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="11"/>
+      <c r="M21" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R21" s="7"/>
+      <c r="S21" s="13"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="Y21" s="20" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A22" s="7"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R22" s="7"/>
+      <c r="S22" s="13"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="Y22" s="20" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A23" s="7"/>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="11"/>
+      <c r="M23" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R23" s="7"/>
+      <c r="S23" s="13"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="Y23" s="20" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A24" s="7"/>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="12"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R24" s="7"/>
+      <c r="S24" s="13"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="Y24" s="20" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A25" s="7"/>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="11"/>
+      <c r="M25" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R25" s="7"/>
+      <c r="S25" s="13"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="Y25" s="20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A26" s="7"/>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R26" s="7"/>
+      <c r="S26" s="13"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+    </row>
+    <row r="27" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A27" s="7"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R27" s="7"/>
+      <c r="S27" s="13"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="Y27" s="20" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="28" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R28" s="7"/>
+      <c r="S28" s="13"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="Y28" s="20" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A29" s="7"/>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R29" s="7"/>
+      <c r="S29" s="13"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+    </row>
+    <row r="30" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A30" s="7"/>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R30" s="7"/>
+      <c r="S30" s="13"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="Y30" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A31" s="7"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="12"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R31" s="7"/>
+      <c r="S31" s="13"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="Y31" s="23">
         <v>2</v>
       </c>
-      <c r="K4" s="14" t="s">
-[...8 lines deleted...]
-      <c r="N4" s="14" t="s">
+    </row>
+    <row r="32" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A32" s="7"/>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R32" s="7"/>
+      <c r="S32" s="13"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="Y32" s="23">
         <v>3</v>
       </c>
-      <c r="O4" s="14" t="s">
-[...898 lines deleted...]
-      <c r="P53" s="15"/>
+    </row>
+    <row r="33" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A33" s="7"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R33" s="7"/>
+      <c r="S33" s="13"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="Y33" s="23">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A34" s="7"/>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R34" s="7"/>
+      <c r="S34" s="13"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+    </row>
+    <row r="35" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A35" s="7"/>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="11"/>
+      <c r="M35" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R35" s="7"/>
+      <c r="S35" s="13"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+    </row>
+    <row r="36" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="11"/>
+      <c r="M36" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R36" s="7"/>
+      <c r="S36" s="13"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+    </row>
+    <row r="37" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A37" s="7"/>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="11"/>
+      <c r="M37" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R37" s="7"/>
+      <c r="S37" s="13"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+    </row>
+    <row r="38" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A38" s="7"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="11"/>
+      <c r="M38" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R38" s="7"/>
+      <c r="S38" s="13"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+    </row>
+    <row r="39" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A39" s="7"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="11"/>
+      <c r="M39" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R39" s="7"/>
+      <c r="S39" s="13"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+    </row>
+    <row r="40" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A40" s="7"/>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="11"/>
+      <c r="M40" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R40" s="7"/>
+      <c r="S40" s="13"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+    </row>
+    <row r="41" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A41" s="7"/>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="11"/>
+      <c r="M41" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+      <c r="P41" s="7"/>
+      <c r="Q41" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R41" s="7"/>
+      <c r="S41" s="13"/>
+      <c r="T41" s="7"/>
+      <c r="U41" s="7"/>
+      <c r="V41" s="7"/>
+      <c r="W41" s="7"/>
+    </row>
+    <row r="42" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="11"/>
+      <c r="M42" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+      <c r="P42" s="7"/>
+      <c r="Q42" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R42" s="7"/>
+      <c r="S42" s="13"/>
+      <c r="T42" s="7"/>
+      <c r="U42" s="7"/>
+      <c r="V42" s="7"/>
+      <c r="W42" s="7"/>
+    </row>
+    <row r="43" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="11"/>
+      <c r="M43" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+      <c r="P43" s="7"/>
+      <c r="Q43" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R43" s="7"/>
+      <c r="S43" s="13"/>
+      <c r="T43" s="7"/>
+      <c r="U43" s="7"/>
+      <c r="V43" s="7"/>
+      <c r="W43" s="7"/>
+    </row>
+    <row r="44" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="12"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="11"/>
+      <c r="M44" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+      <c r="P44" s="7"/>
+      <c r="Q44" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R44" s="7"/>
+      <c r="S44" s="13"/>
+      <c r="T44" s="7"/>
+      <c r="U44" s="7"/>
+      <c r="V44" s="7"/>
+      <c r="W44" s="7"/>
+    </row>
+    <row r="45" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="12"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="11"/>
+      <c r="M45" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+      <c r="P45" s="7"/>
+      <c r="Q45" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R45" s="7"/>
+      <c r="S45" s="13"/>
+      <c r="T45" s="7"/>
+      <c r="U45" s="7"/>
+      <c r="V45" s="7"/>
+      <c r="W45" s="7"/>
+    </row>
+    <row r="46" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A46" s="7"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="12"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="11"/>
+      <c r="M46" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
+      <c r="P46" s="7"/>
+      <c r="Q46" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R46" s="7"/>
+      <c r="S46" s="13"/>
+      <c r="T46" s="7"/>
+      <c r="U46" s="7"/>
+      <c r="V46" s="7"/>
+      <c r="W46" s="7"/>
+    </row>
+    <row r="47" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A47" s="7"/>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="12"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="11"/>
+      <c r="M47" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
+      <c r="P47" s="7"/>
+      <c r="Q47" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R47" s="7"/>
+      <c r="S47" s="13"/>
+      <c r="T47" s="7"/>
+      <c r="U47" s="7"/>
+      <c r="V47" s="7"/>
+      <c r="W47" s="7"/>
+    </row>
+    <row r="48" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="12"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="11"/>
+      <c r="M48" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
+      <c r="P48" s="7"/>
+      <c r="Q48" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R48" s="7"/>
+      <c r="S48" s="13"/>
+      <c r="T48" s="7"/>
+      <c r="U48" s="7"/>
+      <c r="V48" s="7"/>
+      <c r="W48" s="7"/>
+    </row>
+    <row r="49" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A49" s="7"/>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="12"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="11"/>
+      <c r="M49" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
+      <c r="P49" s="7"/>
+      <c r="Q49" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R49" s="7"/>
+      <c r="S49" s="13"/>
+      <c r="T49" s="7"/>
+      <c r="U49" s="7"/>
+      <c r="V49" s="7"/>
+      <c r="W49" s="7"/>
+    </row>
+    <row r="50" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A50" s="7"/>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="12"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="11"/>
+      <c r="M50" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
+      <c r="P50" s="7"/>
+      <c r="Q50" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R50" s="7"/>
+      <c r="S50" s="13"/>
+      <c r="T50" s="7"/>
+      <c r="U50" s="7"/>
+      <c r="V50" s="7"/>
+      <c r="W50" s="7"/>
+    </row>
+    <row r="51" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A51" s="7"/>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="12"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="11"/>
+      <c r="M51" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N51" s="7"/>
+      <c r="O51" s="7"/>
+      <c r="P51" s="7"/>
+      <c r="Q51" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R51" s="7"/>
+      <c r="S51" s="13"/>
+      <c r="T51" s="7"/>
+      <c r="U51" s="7"/>
+      <c r="V51" s="7"/>
+      <c r="W51" s="7"/>
+    </row>
+    <row r="52" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A52" s="7"/>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="12"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="11"/>
+      <c r="M52" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N52" s="7"/>
+      <c r="O52" s="7"/>
+      <c r="P52" s="7"/>
+      <c r="Q52" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R52" s="7"/>
+      <c r="S52" s="13"/>
+      <c r="T52" s="7"/>
+      <c r="U52" s="7"/>
+      <c r="V52" s="7"/>
+      <c r="W52" s="7"/>
+    </row>
+    <row r="53" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="12"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+      <c r="K53" s="7"/>
+      <c r="L53" s="11"/>
+      <c r="M53" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N53" s="7"/>
+      <c r="O53" s="7"/>
+      <c r="P53" s="7"/>
+      <c r="Q53" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R53" s="7"/>
+      <c r="S53" s="13"/>
+      <c r="T53" s="7"/>
+      <c r="U53" s="7"/>
+      <c r="V53" s="7"/>
+      <c r="W53" s="7"/>
+    </row>
+    <row r="54" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A54" s="7"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="12"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
+      <c r="K54" s="7"/>
+      <c r="L54" s="11"/>
+      <c r="M54" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N54" s="7"/>
+      <c r="O54" s="7"/>
+      <c r="P54" s="7"/>
+      <c r="Q54" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R54" s="7"/>
+      <c r="S54" s="13"/>
+      <c r="T54" s="7"/>
+      <c r="U54" s="7"/>
+      <c r="V54" s="7"/>
+      <c r="W54" s="7"/>
+    </row>
+    <row r="55" spans="1:23" x14ac:dyDescent="0.25">
+      <c r="A55" s="7"/>
+      <c r="B55" s="7"/>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="12"/>
+      <c r="I55" s="7"/>
+      <c r="J55" s="7"/>
+      <c r="K55" s="7"/>
+      <c r="L55" s="11"/>
+      <c r="M55" s="7" t="b">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N55" s="7"/>
+      <c r="O55" s="7"/>
+      <c r="P55" s="7"/>
+      <c r="Q55" s="7" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+      <c r="R55" s="7"/>
+      <c r="S55" s="13"/>
+      <c r="T55" s="7"/>
+      <c r="U55" s="7"/>
+      <c r="V55" s="7"/>
+      <c r="W55" s="7"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="AT0nayMGDWR/5cx7dWGxKizTdo8w9QCWjqZV5m4hpUmEfW5nH+VTmgkUetxRDnluWC6K6WYRpgmRRPqcAXpqow==" saltValue="FSsueCBqTAc8rkkwWuTgoQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Rs5Xu1lwNmAvq2uRXK6NlE2TusgUmYFT8KwlK+0fBlksoAAyK0TycNe5Zu9kVfMiwU7Y8P0wU2udTwnaP/2Vpg==" saltValue="HjSXFD5P6AYqzdxWaqYxsQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="3">
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="H4:S4"/>
+    <mergeCell ref="T4:W4"/>
+  </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <dataValidations count="1">
-[...1 lines deleted...]
-      <formula1>$R$5:$R$8</formula1>
+  <conditionalFormatting sqref="Q6:S55">
+    <cfRule type="expression" dxfId="0" priority="11">
+      <formula>#REF!="High_11000v"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <dataValidations count="7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A6:A55" xr:uid="{CCAFA379-D06D-408E-A640-B03CD9BB1A63}">
+      <formula1>$Y$6:$Y$9</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L6:L55" xr:uid="{928F0442-411F-429E-9545-E7C654405407}">
+      <formula1>$Y$11:$Y$13</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N6" xr:uid="{0277CB76-E4F2-4A04-8858-A0EBF0612A54}">
+      <formula1>$Y$15:$Y$18</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O7:O55" xr:uid="{20768F81-F81D-45AB-9164-F073A130182E}">
+      <formula1>$Y$20:$Y$22</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R6:R55" xr:uid="{29F4B9D9-6531-4371-B4B8-95C635950E57}">
+      <formula1>LowOptions</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="S6:S55" xr:uid="{FF0228FF-40D5-422E-8444-4909BB4D4EE3}">
+      <formula1>$Y$30:$Y$33</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O6" xr:uid="{3FFED6BF-5130-4C8E-B49D-BAD077156A44}">
+      <formula1>$Y$20:$Y$23</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Guide</vt:lpstr>
       <vt:lpstr>Complete your details</vt:lpstr>
+      <vt:lpstr>BlankList</vt:lpstr>
+      <vt:lpstr>HighOptions</vt:lpstr>
+      <vt:lpstr>LowOptions</vt:lpstr>
+      <vt:lpstr>MeterTypes</vt:lpstr>
+      <vt:lpstr>Phases</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>EDF ENERGY</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>smith7e</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>